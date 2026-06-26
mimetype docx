--- v0 (2026-03-17)
+++ v1 (2026-06-26)
@@ -7,1501 +7,1563 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="63B64602" w14:textId="79B140D3" w:rsidR="00407731" w:rsidRDefault="00F05EA4" w:rsidP="0067442E">
+    <w:p w14:paraId="63B64602" w14:textId="79B140D3" w:rsidR="00407731" w:rsidRPr="00980472" w:rsidRDefault="00F05EA4" w:rsidP="0067442E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F05EA4">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmeldung </w:t>
       </w:r>
-      <w:r w:rsidR="00022A47">
+      <w:r w:rsidR="00022A47" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Ausgleichsmassnahmen</w:t>
       </w:r>
-      <w:r w:rsidR="00407731">
+      <w:r w:rsidR="00407731" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500DA4BD" w14:textId="148B19F4" w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidRDefault="00407731" w:rsidP="00856F94">
+    <w:p w14:paraId="500DA4BD" w14:textId="148B19F4" w:rsidR="00F05EA4" w:rsidRPr="00980472" w:rsidRDefault="00407731" w:rsidP="00856F94">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Zusatzausbildung im Anerkennungsverfahren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3675D5EE" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidRDefault="00F05EA4" w:rsidP="00F05EA4">
+    <w:p w14:paraId="3675D5EE" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00980472" w:rsidRDefault="00F05EA4" w:rsidP="00F05EA4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="619CDB2F" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidRDefault="00F05EA4" w:rsidP="00022A47">
+    <w:p w14:paraId="619CDB2F" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00980472" w:rsidRDefault="00F05EA4" w:rsidP="00022A47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9F9818" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidRDefault="00F05EA4" w:rsidP="00022A47">
+    <w:p w14:paraId="3D9F9818" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00980472" w:rsidRDefault="00F05EA4" w:rsidP="00022A47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Vorname:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFBEABE" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidRDefault="00F05EA4" w:rsidP="00022A47">
+    <w:p w14:paraId="7AFBEABE" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00980472" w:rsidRDefault="00F05EA4" w:rsidP="00022A47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Adresse:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4383A7FD" w14:textId="2CE5A146" w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidRDefault="00F05EA4" w:rsidP="00022A47">
+    <w:p w14:paraId="4383A7FD" w14:textId="2CE5A146" w:rsidR="00F05EA4" w:rsidRPr="00980472" w:rsidRDefault="00F05EA4" w:rsidP="00022A47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PLZ und Ort:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0068D865" w14:textId="1884D2DE" w:rsidR="00022A47" w:rsidRPr="00856F94" w:rsidRDefault="00022A47" w:rsidP="00022A47">
+    <w:p w14:paraId="0068D865" w14:textId="1884D2DE" w:rsidR="00022A47" w:rsidRPr="00980472" w:rsidRDefault="00022A47" w:rsidP="00022A47">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>E-Mail-Adresse:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD06EFA" w14:textId="3FC42924" w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidRDefault="00022A47" w:rsidP="00CD26A5">
+    <w:p w14:paraId="2CD06EFA" w14:textId="3FC42924" w:rsidR="00F05EA4" w:rsidRPr="00980472" w:rsidRDefault="00022A47" w:rsidP="00CD26A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tel. – Nr.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01685560" w14:textId="0D0321D3" w:rsidR="00856F94" w:rsidRPr="00856F94" w:rsidRDefault="00856F94" w:rsidP="00CD26A5">
+    <w:p w14:paraId="01685560" w14:textId="0D0321D3" w:rsidR="00856F94" w:rsidRPr="00980472" w:rsidRDefault="00856F94" w:rsidP="00CD26A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Geburtsdatum: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533E2D08" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidRDefault="00F05EA4" w:rsidP="0067442E">
+    <w:p w14:paraId="533E2D08" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00980472" w:rsidRDefault="00F05EA4" w:rsidP="0067442E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EEA55F5" w14:textId="636B2231" w:rsidR="001660B0" w:rsidRPr="00856F94" w:rsidRDefault="001660B0" w:rsidP="0067442E">
+    <w:p w14:paraId="5EEA55F5" w14:textId="636B2231" w:rsidR="001660B0" w:rsidRPr="00980472" w:rsidRDefault="001660B0" w:rsidP="0067442E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ich melde mich verbindlich für folgende </w:t>
       </w:r>
-      <w:r w:rsidR="00022A47" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00022A47" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ausgleichsmassnahmen an:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32662AF7" w14:textId="77777777" w:rsidR="00856F94" w:rsidRPr="00856F94" w:rsidRDefault="00856F94" w:rsidP="0067442E">
+    <w:p w14:paraId="32662AF7" w14:textId="77777777" w:rsidR="00856F94" w:rsidRPr="00980472" w:rsidRDefault="00856F94" w:rsidP="0067442E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19A53E82" w14:textId="70D78BC8" w:rsidR="004671E3" w:rsidRPr="00856F94" w:rsidRDefault="004671E3" w:rsidP="0067442E">
+    <w:p w14:paraId="19A53E82" w14:textId="70D78BC8" w:rsidR="004671E3" w:rsidRPr="00980472" w:rsidRDefault="004671E3" w:rsidP="0067442E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmeldeschluss: </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4949" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00AF4949" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00CD26A5" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00CD26A5" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00AF4949" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00AF4949" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. November</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00856F94">
+      <w:r w:rsidR="00856F94" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73736A20" w14:textId="02B035D9" w:rsidR="00493A8E" w:rsidRPr="00856F94" w:rsidRDefault="00022A47" w:rsidP="00407731">
+    <w:p w14:paraId="73736A20" w14:textId="02B035D9" w:rsidR="00493A8E" w:rsidRPr="00980472" w:rsidRDefault="00022A47" w:rsidP="00407731">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidR="00165881" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00165881" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007C02" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00007C02" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Zusatzausbildung</w:t>
       </w:r>
-      <w:r w:rsidR="00CD26A5" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00CD26A5" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Teil 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kursteil 1: Basics </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Clinical </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Optometry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Grundlagen zur Klinischen Optometrie</w:t>
       </w:r>
-      <w:r w:rsidR="00864440" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00864440" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: Start </w:t>
       </w:r>
-      <w:r w:rsidR="00403709" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00403709" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Januar </w:t>
       </w:r>
-      <w:r w:rsidR="00864440" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00864440" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00856F94">
+      <w:r w:rsidR="00856F94" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B17B53" w14:textId="67C97D53" w:rsidR="00407731" w:rsidRPr="00856F94" w:rsidRDefault="00407731" w:rsidP="00407731">
+    <w:p w14:paraId="02B17B53" w14:textId="67C97D53" w:rsidR="00407731" w:rsidRPr="00980472" w:rsidRDefault="00407731" w:rsidP="00407731">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Gemäss Ihrem Teilentscheid: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEB5AA5" w14:textId="181A7709" w:rsidR="00493A8E" w:rsidRPr="00856F94" w:rsidRDefault="00493A8E" w:rsidP="00165881">
+    <w:p w14:paraId="70D628F4" w14:textId="77777777" w:rsidR="007614D3" w:rsidRPr="00980472" w:rsidRDefault="00493A8E" w:rsidP="007614D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00856F94">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00407731" w:rsidRPr="00856F94">
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidR="00856F94" w:rsidRPr="00856F94">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teilbereich 1: General Anatomy and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Physiology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, General </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pathology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ocular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
-[...14 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00407731" w:rsidRPr="00856F94">
-[...5 lines deleted...]
-        <w:t>Prüfung</w:t>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anatomy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00407731" w:rsidRPr="00856F94">
-[...5 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>( 2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007614D3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teilprüfungen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FD6F14" w14:textId="0BF13815" w:rsidR="00493A8E" w:rsidRPr="00856F94" w:rsidRDefault="00493A8E" w:rsidP="00165881">
+    <w:p w14:paraId="62EE0429" w14:textId="77777777" w:rsidR="007614D3" w:rsidRPr="00980472" w:rsidRDefault="007614D3" w:rsidP="007614D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00407731" w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidR="00856F94" w:rsidRPr="00856F94">
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teilbereich 2: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00407731" w:rsidRPr="00856F94">
-[...5 lines deleted...]
-        <w:t>Prüfung</w:t>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Optics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00407731" w:rsidRPr="00856F94">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">)  </w:t>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1 Teilprüfung)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AE49AD" w14:textId="716ADEA6" w:rsidR="00407731" w:rsidRPr="00856F94" w:rsidRDefault="00407731" w:rsidP="00165881">
+    <w:p w14:paraId="60228BE8" w14:textId="77777777" w:rsidR="007614D3" w:rsidRPr="00980472" w:rsidRDefault="007614D3" w:rsidP="007614D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
-[...3 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teilbereich 3: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Evidence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00856F94" w:rsidRPr="00856F94">
-[...32 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00856F94">
-[...5 lines deleted...]
-        <w:t>Prüfungen</w:t>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Based</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00856F94">
-[...5 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Practice, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Biostatistics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1 Teilprüfung)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128F8ADB" w14:textId="2C2A7863" w:rsidR="00407731" w:rsidRPr="00856F94" w:rsidRDefault="00407731" w:rsidP="00165881">
+    <w:p w14:paraId="128F8ADB" w14:textId="285E3C84" w:rsidR="00407731" w:rsidRPr="00980472" w:rsidRDefault="00407731" w:rsidP="007614D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E752DF3" w14:textId="599D8B2E" w:rsidR="00407731" w:rsidRPr="00856F94" w:rsidRDefault="00407731" w:rsidP="00407731">
+    <w:p w14:paraId="4E752DF3" w14:textId="24C9B3AF" w:rsidR="00407731" w:rsidRPr="00980472" w:rsidRDefault="00407731" w:rsidP="00407731">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Kosten: </w:t>
       </w:r>
-      <w:r w:rsidR="00856F94">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidR="004757A3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kursteil 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00856F94" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CHF 3000.</w:t>
       </w:r>
-      <w:r w:rsidR="00856F94">
+      <w:r w:rsidR="00856F94" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">— plus </w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>450</w:t>
+      </w:r>
+      <w:r w:rsidR="004757A3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CHF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004757A3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ro </w:t>
+      </w:r>
+      <w:r w:rsidR="004757A3" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Teilp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rüfung) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF4A6E8" w14:textId="77777777" w:rsidR="00407731" w:rsidRPr="00856F94" w:rsidRDefault="00407731" w:rsidP="00165881">
+    <w:p w14:paraId="6BF4A6E8" w14:textId="77777777" w:rsidR="00407731" w:rsidRPr="00980472" w:rsidRDefault="00407731" w:rsidP="00165881">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C0A5A8B" w14:textId="0BCDC791" w:rsidR="004671E3" w:rsidRPr="00856F94" w:rsidRDefault="004671E3" w:rsidP="004671E3">
+    <w:p w14:paraId="0C0A5A8B" w14:textId="0BCDC791" w:rsidR="004671E3" w:rsidRPr="00980472" w:rsidRDefault="004671E3" w:rsidP="004671E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Anmeldeschluss: </w:t>
       </w:r>
-      <w:r w:rsidR="000D527B" w:rsidRPr="00856F94">
+      <w:r w:rsidR="000D527B" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00CD26A5" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00CD26A5" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="000D527B" w:rsidRPr="00856F94">
+      <w:r w:rsidR="000D527B" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00AF4949" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00AF4949" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>November</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00856F94">
+      <w:r w:rsidR="00856F94" w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A32C9F" w14:textId="09D18B45" w:rsidR="00165881" w:rsidRPr="00856F94" w:rsidRDefault="00165881" w:rsidP="00165881">
+    <w:p w14:paraId="75A32C9F" w14:textId="3FD2A325" w:rsidR="00165881" w:rsidRPr="00980472" w:rsidRDefault="00165881" w:rsidP="00165881">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00007C02" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00007C02" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zusatzausbildung </w:t>
       </w:r>
-      <w:r w:rsidR="00CD26A5" w:rsidRPr="00856F94">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidR="00CD26A5" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Teil 2 Kursteil 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00864440" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00864440" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00864440" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00864440" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Diagnostics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00864440" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00864440" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Klinische Optometrie, s</w:t>
       </w:r>
-      <w:r w:rsidR="004671E3" w:rsidRPr="00856F94">
+      <w:r w:rsidR="004671E3" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>chere Anwendung der Diagnostica</w:t>
       </w:r>
-      <w:r w:rsidR="00864440" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00864440" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00231FB0" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00231FB0" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Start </w:t>
       </w:r>
-      <w:r w:rsidR="00403709" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00403709" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mai</w:t>
       </w:r>
-      <w:r w:rsidR="00231FB0" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00231FB0" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00856F94">
+      <w:r w:rsidR="00856F94" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00CD26A5" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00CD26A5" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">(Kosten: CHF </w:t>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Kosten: </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0850" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kursteil 2, inklusive alle </w:t>
+      </w:r>
+      <w:r w:rsidR="00875ED1" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0850" w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teilprüfungen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00980472">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHF </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk93396717"/>
-      <w:r w:rsidR="00114E88" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00114E88" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>'</w:t>
       </w:r>
-      <w:r w:rsidR="00114E88" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00114E88" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00786179" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00786179" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>50</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.--)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C23E2FC" w14:textId="15C08F7C" w:rsidR="00022A47" w:rsidRPr="00856F94" w:rsidRDefault="00022A47" w:rsidP="00856F94">
+    <w:p w14:paraId="1C23E2FC" w14:textId="15C08F7C" w:rsidR="00022A47" w:rsidRPr="00980472" w:rsidRDefault="00022A47" w:rsidP="00856F94">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7764AD93" w14:textId="77777777" w:rsidR="00CD26A5" w:rsidRPr="00856F94" w:rsidRDefault="00CD26A5" w:rsidP="00CD26A5">
+    <w:p w14:paraId="7764AD93" w14:textId="77777777" w:rsidR="00CD26A5" w:rsidRPr="00980472" w:rsidRDefault="00CD26A5" w:rsidP="00CD26A5">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zusätzliche Informationen, die mitzusenden sind: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C63CFD1" w14:textId="77777777" w:rsidR="00CD26A5" w:rsidRPr="00856F94" w:rsidRDefault="00CD26A5" w:rsidP="00CD26A5">
+    <w:p w14:paraId="6C63CFD1" w14:textId="77777777" w:rsidR="00CD26A5" w:rsidRPr="00980472" w:rsidRDefault="00CD26A5" w:rsidP="00CD26A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Kopie Ihres Teilentscheids</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C288906" w14:textId="617E8468" w:rsidR="00CD26A5" w:rsidRPr="00856F94" w:rsidRDefault="00CD26A5" w:rsidP="00CD26A5">
+    <w:p w14:paraId="4C288906" w14:textId="617E8468" w:rsidR="00CD26A5" w:rsidRPr="00980472" w:rsidRDefault="00CD26A5" w:rsidP="00CD26A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B1134E" w:rsidRPr="00856F94">
+      <w:r w:rsidR="00B1134E" w:rsidRPr="00980472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kopie </w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">des Bestätigungsbriefs des SRKs </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>betreffend der Wahl</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> der Ausgleichsmassnahmen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730C2DB3" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidRDefault="00F05EA4" w:rsidP="0067442E">
+    <w:p w14:paraId="730C2DB3" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00980472" w:rsidRDefault="00F05EA4" w:rsidP="0067442E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35422809" w14:textId="77777777" w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidRDefault="00F05EA4" w:rsidP="0067442E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="4536"/>
           <w:tab w:val="left" w:pos="4820"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ort und Datum:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00856F94">
+      <w:r w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift</w:t>
       </w:r>
-      <w:r w:rsidR="0067442E" w:rsidRPr="00856F94">
+      <w:r w:rsidR="0067442E" w:rsidRPr="00980472">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00856F94">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F05EA4" w:rsidRPr="00856F94" w:rsidSect="0067442E">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1134" w:bottom="1418" w:left="1418" w:header="709" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6410DC81" w14:textId="77777777" w:rsidR="004602D4" w:rsidRDefault="004602D4" w:rsidP="00A76598">
+    <w:p w14:paraId="4F4EDCC6" w14:textId="77777777" w:rsidR="00D765E3" w:rsidRDefault="00D765E3" w:rsidP="00A76598">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="667D243B" w14:textId="77777777" w:rsidR="004602D4" w:rsidRDefault="004602D4" w:rsidP="00A76598">
+    <w:p w14:paraId="6A162B38" w14:textId="77777777" w:rsidR="00D765E3" w:rsidRDefault="00D765E3" w:rsidP="00A76598">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1530,58 +1592,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35525520" w14:textId="77777777" w:rsidR="004602D4" w:rsidRPr="00ED0D02" w:rsidRDefault="004602D4" w:rsidP="00ED0D02">
+    <w:p w14:paraId="783A1B50" w14:textId="77777777" w:rsidR="00D765E3" w:rsidRPr="00ED0D02" w:rsidRDefault="00D765E3" w:rsidP="00ED0D02">
       <w:pPr>
         <w:pStyle w:val="Fuzeile"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2034CE5D" w14:textId="77777777" w:rsidR="004602D4" w:rsidRDefault="004602D4" w:rsidP="00A76598">
+    <w:p w14:paraId="1AB70DE6" w14:textId="77777777" w:rsidR="00D765E3" w:rsidRDefault="00D765E3" w:rsidP="00A76598">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D3FF9D9" w14:textId="77777777" w:rsidR="0067442E" w:rsidRDefault="0067442E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7056BB29" wp14:editId="4A570A6E">
           <wp:extent cx="1572895" cy="365760"/>
           <wp:effectExtent l="0" t="0" r="8255" b="0"/>
           <wp:docPr id="1" name="Grafik 1" descr="C:\Users\michele.wiederkehr\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Outlook\UG04TOT9\Logo FHNW.png"/>
           <wp:cNvGraphicFramePr>
@@ -3681,243 +3743,260 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1002242815">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="714619849">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="2083722915">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5424" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F05EA4"/>
     <w:rsid w:val="00007C02"/>
     <w:rsid w:val="000210DE"/>
     <w:rsid w:val="00022A47"/>
     <w:rsid w:val="0005534A"/>
     <w:rsid w:val="00071507"/>
     <w:rsid w:val="000976AF"/>
     <w:rsid w:val="000D527B"/>
     <w:rsid w:val="000E5CC1"/>
     <w:rsid w:val="000F7F62"/>
     <w:rsid w:val="00106EAE"/>
     <w:rsid w:val="001149D2"/>
     <w:rsid w:val="00114E88"/>
     <w:rsid w:val="00156BA9"/>
     <w:rsid w:val="00165881"/>
     <w:rsid w:val="001660B0"/>
     <w:rsid w:val="00180D32"/>
     <w:rsid w:val="001D1088"/>
     <w:rsid w:val="001E544A"/>
     <w:rsid w:val="00203DDE"/>
     <w:rsid w:val="00213675"/>
     <w:rsid w:val="002259EE"/>
     <w:rsid w:val="00231FB0"/>
+    <w:rsid w:val="00246522"/>
     <w:rsid w:val="00287478"/>
     <w:rsid w:val="0029605A"/>
     <w:rsid w:val="002A27DF"/>
     <w:rsid w:val="002B467D"/>
     <w:rsid w:val="002C3116"/>
     <w:rsid w:val="002E7766"/>
     <w:rsid w:val="00351B21"/>
     <w:rsid w:val="00365658"/>
     <w:rsid w:val="0037150E"/>
     <w:rsid w:val="00375A78"/>
     <w:rsid w:val="00377142"/>
     <w:rsid w:val="003A5605"/>
+    <w:rsid w:val="003C20C3"/>
     <w:rsid w:val="003D4F97"/>
     <w:rsid w:val="00400861"/>
     <w:rsid w:val="00403709"/>
     <w:rsid w:val="00405B61"/>
     <w:rsid w:val="0040684A"/>
     <w:rsid w:val="00407731"/>
     <w:rsid w:val="00420F57"/>
     <w:rsid w:val="00423EC4"/>
     <w:rsid w:val="00425687"/>
     <w:rsid w:val="00437505"/>
     <w:rsid w:val="004602D4"/>
     <w:rsid w:val="00460C63"/>
     <w:rsid w:val="004671E3"/>
     <w:rsid w:val="00473483"/>
+    <w:rsid w:val="004757A3"/>
     <w:rsid w:val="00493A8E"/>
     <w:rsid w:val="004B558A"/>
     <w:rsid w:val="004C5569"/>
     <w:rsid w:val="004C6864"/>
     <w:rsid w:val="004E74B4"/>
     <w:rsid w:val="004F505A"/>
     <w:rsid w:val="00572350"/>
     <w:rsid w:val="0057705E"/>
     <w:rsid w:val="00595194"/>
     <w:rsid w:val="005A5E71"/>
     <w:rsid w:val="005B728F"/>
     <w:rsid w:val="005D06CF"/>
     <w:rsid w:val="005E26EA"/>
     <w:rsid w:val="005E2EF6"/>
     <w:rsid w:val="00607F7C"/>
     <w:rsid w:val="00633A4F"/>
+    <w:rsid w:val="00642A32"/>
     <w:rsid w:val="00672C6E"/>
     <w:rsid w:val="0067442E"/>
     <w:rsid w:val="006B307F"/>
     <w:rsid w:val="006D02C9"/>
     <w:rsid w:val="006D1010"/>
     <w:rsid w:val="006F4D85"/>
     <w:rsid w:val="00700B72"/>
     <w:rsid w:val="00710CED"/>
+    <w:rsid w:val="00717E6E"/>
+    <w:rsid w:val="00722F5D"/>
     <w:rsid w:val="00730FF8"/>
+    <w:rsid w:val="007344C1"/>
     <w:rsid w:val="00736060"/>
     <w:rsid w:val="0073767C"/>
     <w:rsid w:val="007531B9"/>
     <w:rsid w:val="00757602"/>
+    <w:rsid w:val="007614D3"/>
     <w:rsid w:val="00786179"/>
     <w:rsid w:val="00787B51"/>
+    <w:rsid w:val="007918F0"/>
     <w:rsid w:val="00796720"/>
     <w:rsid w:val="007C2CBA"/>
     <w:rsid w:val="007D27D0"/>
     <w:rsid w:val="007D3D38"/>
+    <w:rsid w:val="007E0850"/>
     <w:rsid w:val="007E3C24"/>
     <w:rsid w:val="007F05CD"/>
     <w:rsid w:val="00827346"/>
     <w:rsid w:val="00846B2E"/>
     <w:rsid w:val="00856097"/>
     <w:rsid w:val="00856F94"/>
     <w:rsid w:val="00864440"/>
     <w:rsid w:val="00872A31"/>
+    <w:rsid w:val="00875ED1"/>
     <w:rsid w:val="00884CF6"/>
     <w:rsid w:val="00890A63"/>
     <w:rsid w:val="008C043B"/>
     <w:rsid w:val="008E73D6"/>
     <w:rsid w:val="00923475"/>
     <w:rsid w:val="0093668C"/>
     <w:rsid w:val="00952F27"/>
     <w:rsid w:val="009530EB"/>
     <w:rsid w:val="00976795"/>
+    <w:rsid w:val="00980472"/>
     <w:rsid w:val="00986379"/>
     <w:rsid w:val="009C78E2"/>
     <w:rsid w:val="009D65FB"/>
     <w:rsid w:val="009E55BD"/>
     <w:rsid w:val="009E67A7"/>
     <w:rsid w:val="00A5737E"/>
     <w:rsid w:val="00A723BF"/>
     <w:rsid w:val="00A76598"/>
     <w:rsid w:val="00AA0020"/>
     <w:rsid w:val="00AC0F7D"/>
     <w:rsid w:val="00AC1D9F"/>
     <w:rsid w:val="00AC5B16"/>
     <w:rsid w:val="00AC74D0"/>
     <w:rsid w:val="00AD0C43"/>
     <w:rsid w:val="00AE6660"/>
     <w:rsid w:val="00AF4949"/>
     <w:rsid w:val="00AF5606"/>
     <w:rsid w:val="00B1134E"/>
     <w:rsid w:val="00B22B80"/>
     <w:rsid w:val="00B253C0"/>
     <w:rsid w:val="00B33577"/>
     <w:rsid w:val="00B534BF"/>
     <w:rsid w:val="00BC46B2"/>
     <w:rsid w:val="00BE2EDC"/>
     <w:rsid w:val="00BF091D"/>
     <w:rsid w:val="00C00E02"/>
     <w:rsid w:val="00C26422"/>
     <w:rsid w:val="00C31294"/>
     <w:rsid w:val="00C46B98"/>
     <w:rsid w:val="00C50216"/>
     <w:rsid w:val="00C536C2"/>
     <w:rsid w:val="00C55850"/>
     <w:rsid w:val="00C86E2E"/>
+    <w:rsid w:val="00C935ED"/>
     <w:rsid w:val="00CA50DE"/>
     <w:rsid w:val="00CC7BF8"/>
     <w:rsid w:val="00CD26A5"/>
+    <w:rsid w:val="00CD2AD9"/>
     <w:rsid w:val="00CE2B5E"/>
     <w:rsid w:val="00D3108D"/>
     <w:rsid w:val="00D36B2A"/>
     <w:rsid w:val="00D40A08"/>
     <w:rsid w:val="00D456E5"/>
     <w:rsid w:val="00D4662B"/>
     <w:rsid w:val="00D70E79"/>
+    <w:rsid w:val="00D765E3"/>
     <w:rsid w:val="00D778D9"/>
+    <w:rsid w:val="00DB4FED"/>
     <w:rsid w:val="00DD0651"/>
     <w:rsid w:val="00DF7D0C"/>
     <w:rsid w:val="00E24705"/>
     <w:rsid w:val="00E41F2C"/>
     <w:rsid w:val="00E64A70"/>
     <w:rsid w:val="00E65B0C"/>
     <w:rsid w:val="00E93446"/>
     <w:rsid w:val="00EC3F16"/>
     <w:rsid w:val="00EC489F"/>
     <w:rsid w:val="00EC7105"/>
     <w:rsid w:val="00ED076C"/>
     <w:rsid w:val="00ED0D02"/>
     <w:rsid w:val="00EE032E"/>
     <w:rsid w:val="00EE4DAA"/>
     <w:rsid w:val="00EF37AE"/>
     <w:rsid w:val="00F05EA4"/>
     <w:rsid w:val="00F140C5"/>
     <w:rsid w:val="00F2238D"/>
     <w:rsid w:val="00F235D6"/>
     <w:rsid w:val="00F369AA"/>
     <w:rsid w:val="00F56BE1"/>
+    <w:rsid w:val="00F72BA5"/>
     <w:rsid w:val="00F73D6D"/>
     <w:rsid w:val="00F9297E"/>
     <w:rsid w:val="00FD1AB7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4552,50 +4631,51 @@
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00BE2EDC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
@@ -5621,65 +5701,65 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C9E84F4-5E88-4EAD-B543-80C5B32D4398}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>147</Words>
-  <Characters>929</Characters>
+  <Words>156</Words>
+  <Characters>984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Schweizerisches Rotes Kreuz</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1074</CharactersWithSpaces>
+  <CharactersWithSpaces>1138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tatjana Hug</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>